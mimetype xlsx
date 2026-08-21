--- v0 (2026-06-22)
+++ v1 (2026-08-21)
@@ -1696,65 +1696,65 @@
   <si>
     <t>-6.49%</t>
   </si>
   <si>
     <t>4.80%</t>
   </si>
   <si>
     <t>58.18%</t>
   </si>
   <si>
     <t>Unison Acquisition Trust - Final Tax Allocation (%) Per Unit</t>
   </si>
   <si>
     <t>60.14%</t>
   </si>
   <si>
     <t>39.86%</t>
   </si>
   <si>
     <t>Stone Global Sustainability Fund&lt;sup&gt;3&lt;/sup&gt; - Final Tax Allocation (%) Per Unit</t>
   </si>
   <si>
     <t>Distributions for 2025</t>
   </si>
   <si>
+    <t>$0.159</t>
+  </si>
+  <si>
+    <t>$0.191</t>
+  </si>
+  <si>
     <t>$0.299</t>
   </si>
   <si>
     <t>$0.205</t>
   </si>
   <si>
     <t>$0.655</t>
   </si>
   <si>
-    <t>$0.159</t>
-[...4 lines deleted...]
-  <si>
     <t>$0.268</t>
   </si>
   <si>
     <t>$0.437</t>
   </si>
   <si>
     <t>$0.032</t>
   </si>
   <si>
     <t>$0.737</t>
   </si>
   <si>
     <t>$0.647</t>
   </si>
   <si>
     <t>$0.359</t>
   </si>
   <si>
     <t>$0.451</t>
   </si>
   <si>
     <t>$0.980</t>
   </si>
   <si>
     <t>$0.173</t>
@@ -1873,72 +1873,72 @@
   <si>
     <t>$0.521</t>
   </si>
   <si>
     <t>$0.311</t>
   </si>
   <si>
     <t>$0.609</t>
   </si>
   <si>
     <t>$0.321</t>
   </si>
   <si>
     <t>$0.315</t>
   </si>
   <si>
     <t>$0.303</t>
   </si>
   <si>
     <t>Series B (USD)</t>
   </si>
   <si>
     <t>Tower Development Trust - Final Tax Allocation ($) Per Unit</t>
   </si>
   <si>
+    <t>$0.037</t>
+  </si>
+  <si>
     <t>Series C (USD)</t>
   </si>
   <si>
-    <t>$0.037</t>
+    <t>37.56%</t>
+  </si>
+  <si>
+    <t>45.12%</t>
+  </si>
+  <si>
+    <t>17.32%</t>
   </si>
   <si>
     <t>23.14%</t>
   </si>
   <si>
     <t>45.61%</t>
   </si>
   <si>
     <t>31.24%</t>
-  </si>
-[...7 lines deleted...]
-    <t>17.32%</t>
   </si>
   <si>
     <t>36.31%</t>
   </si>
   <si>
     <t>59.31%</t>
   </si>
   <si>
     <t>4.38%</t>
   </si>
   <si>
     <t>18.85%</t>
   </si>
   <si>
     <t>8.51%</t>
   </si>
   <si>
     <t>72.64%</t>
   </si>
   <si>
     <t>36.64%</t>
   </si>
   <si>
     <t>46.00%</t>
   </si>
@@ -15840,92 +15840,92 @@
         <v>10</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>423</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="68" spans="1:7" customHeight="1" ht="25">
       <c r="A68" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
     </row>
     <row r="69" spans="1:7" customHeight="1" ht="25">
       <c r="A69" s="1" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>144</v>
+        <v>424</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>144</v>
+        <v>424</v>
       </c>
     </row>
     <row r="70" spans="1:7" customHeight="1" ht="25">
       <c r="A70" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>424</v>
+        <v>144</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>424</v>
+        <v>144</v>
       </c>
     </row>
     <row r="71" spans="1:7" customHeight="1" ht="25">
       <c r="A71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>425</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>425</v>
       </c>
     </row>
@@ -17662,74 +17662,74 @@
         <v>10</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="154" spans="1:7" customHeight="1" ht="25">
       <c r="A154" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="4"/>
       <c r="F154" s="4"/>
       <c r="G154" s="4"/>
     </row>
     <row r="155" spans="1:7" customHeight="1" ht="25">
       <c r="A155" s="1" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="156" spans="1:7" customHeight="1" ht="25">
       <c r="A156" s="1" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="157" spans="1:7" customHeight="1" ht="25">
       <c r="A157" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B157" s="1" t="s">
@@ -18147,92 +18147,92 @@
         <v>4</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="25">
       <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="25">
       <c r="A4" s="1" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>178</v>
+        <v>554</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>555</v>
+        <v>428</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>556</v>
+        <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="25">
       <c r="A5" s="1" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>560</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>561</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>562</v>
       </c>
     </row>
@@ -18919,51 +18919,51 @@
       </c>
       <c r="F38" s="1" t="s">
         <v>599</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="39" spans="1:7" customHeight="1" ht="25">
       <c r="A39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="40" spans="1:7" customHeight="1" ht="25">
       <c r="A40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>604</v>
       </c>
       <c r="G40" s="1" t="s">
@@ -19056,51 +19056,51 @@
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
     </row>
     <row r="46" spans="1:7" customHeight="1" ht="25">
       <c r="A46" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>606</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="47" spans="1:7" customHeight="1" ht="25">
       <c r="A47" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>608</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>338</v>
       </c>
       <c r="G47" s="1" t="s">
@@ -19201,131 +19201,131 @@
         <v>10</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:7" customHeight="1" ht="25">
       <c r="A53" s="4" t="s">
         <v>612</v>
       </c>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
       <c r="G53" s="4"/>
     </row>
     <row r="54" spans="1:7" customHeight="1" ht="25">
       <c r="A54" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="B54" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G54" s="1" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
     </row>
     <row r="55" spans="1:7" customHeight="1" ht="25">
       <c r="A55" s="1" t="s">
-        <v>20</v>
+        <v>614</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F55" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D55" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G55" s="1" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:7" customHeight="1" ht="25">
       <c r="A56" s="4" t="s">
         <v>56</v>
       </c>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
       <c r="G56" s="4"/>
     </row>
     <row r="57" spans="1:7" customHeight="1" ht="25">
       <c r="A57" s="1" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>615</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>616</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>617</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="58" spans="1:7" customHeight="1" ht="25">
       <c r="A58" s="1" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>619</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>620</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:7" customHeight="1" ht="25">
       <c r="A59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="1" t="s">
@@ -20312,74 +20312,74 @@
         <v>10</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="106" spans="1:7" customHeight="1" ht="25">
       <c r="A106" s="4" t="s">
         <v>685</v>
       </c>
       <c r="B106" s="4"/>
       <c r="C106" s="4"/>
       <c r="D106" s="4"/>
       <c r="E106" s="4"/>
       <c r="F106" s="4"/>
       <c r="G106" s="4"/>
     </row>
     <row r="107" spans="1:7" customHeight="1" ht="25">
       <c r="A107" s="1" t="s">
-        <v>613</v>
+        <v>20</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>688</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>689</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="108" spans="1:7" customHeight="1" ht="25">
       <c r="A108" s="1" t="s">
-        <v>20</v>
+        <v>614</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>686</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>688</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>689</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>